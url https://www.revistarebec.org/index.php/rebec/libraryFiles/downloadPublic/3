--- v0 (2026-04-07)
+++ v1 (2026-09-10)
@@ -18,73 +18,88 @@
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer5.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header5.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer6.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header6.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/webextensions/taskpanes.xml" ContentType="application/vnd.ms-office.webextensiontaskpanes+xml"/>
   <Override PartName="/word/webextensions/webextension1.xml" ContentType="application/vnd.ms-office.webextension+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2011/relationships/webextensiontaskpanes" Target="word/webextensions/taskpanes.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="74E81D2D" w14:textId="6D529967" w:rsidR="00906767" w:rsidRPr="00D435BC" w:rsidRDefault="00F03035" w:rsidP="00D435BC">
+    <w:p w14:paraId="74E81D2D" w14:textId="2C26AD2F" w:rsidR="00906767" w:rsidRPr="00D435BC" w:rsidRDefault="00F03035" w:rsidP="00D435BC">
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r w:rsidRPr="00D435BC">
         <w:t>NORMAS PARA PUBLICAÇÃO</w:t>
       </w:r>
       <w:r w:rsidR="00727192">
-        <w:t xml:space="preserve">: PROCEDIMENTOS PARA SUBMISSÃO DE ARTIGOS </w:t>
+        <w:t>: PROCEDIMENTOS PARA SUBMISSÃO DE ARTIGOS</w:t>
+      </w:r>
+      <w:r w:rsidR="003C0FCF">
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidR="003C0FCF">
+        <w:t>revisão 3</w:t>
+      </w:r>
+      <w:r w:rsidR="003C0FCF">
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="00727192">
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00727192">
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="00D435BC">
         <w:t>(TAMANHO LETRA 1</w:t>
       </w:r>
       <w:r w:rsidR="00906767" w:rsidRPr="00D435BC">
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidRPr="00D435BC">
         <w:t xml:space="preserve"> PT, LETRAS MAIÚSCULAS, NEGRITO E CENTRADO)</w:t>
+      </w:r>
+      <w:r w:rsidR="003C0FCF">
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="773F5341" w14:textId="77777777" w:rsidR="00F03035" w:rsidRPr="001F0F08" w:rsidRDefault="00F03035" w:rsidP="001F0F08">
       <w:pPr>
         <w:pStyle w:val="Titledocument"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="092EB2D2" w14:textId="6FD285F4" w:rsidR="00F03035" w:rsidRPr="001F0F08" w:rsidRDefault="00F03035" w:rsidP="001F0F08">
       <w:pPr>
         <w:pStyle w:val="Titledocument"/>
         <w:rPr>
           <w:rStyle w:val="FirstName"/>
         </w:rPr>
         <w:sectPr w:rsidR="00F03035" w:rsidRPr="001F0F08" w:rsidSect="00B93650">
           <w:headerReference w:type="even" r:id="rId9"/>
           <w:headerReference w:type="default" r:id="rId10"/>
           <w:footerReference w:type="even" r:id="rId11"/>
           <w:footerReference w:type="default" r:id="rId12"/>
           <w:headerReference w:type="first" r:id="rId13"/>
           <w:footerReference w:type="first" r:id="rId14"/>
           <w:endnotePr>
             <w:numFmt w:val="decimal"/>
           </w:endnotePr>
           <w:type w:val="continuous"/>
           <w:pgSz w:w="12240" w:h="15840" w:code="9"/>
@@ -763,195 +778,179 @@
       </w:pPr>
       <w:r w:rsidRPr="0015673A">
         <w:t>INTRODUÇÃO</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7E220B36" w14:textId="384558AE" w:rsidR="00A02CE0" w:rsidRDefault="00A02CE0" w:rsidP="00A02CE0">
       <w:r>
         <w:t xml:space="preserve">A Revista Brasileira de Estudos Científicos (REBEC) </w:t>
       </w:r>
       <w:r w:rsidR="00410CE9">
         <w:t>tem com</w:t>
       </w:r>
       <w:r>
         <w:t>o objetivo disseminar o conhecimento científico por meio de publicações anuais, pautadas na fidedignidade, na aderência à realidade e na veracidade das informações apresentadas. A revista preza pela qualidade acadêmica e busca reunir a comunidade científica em prol da pesquisa e da divulgação do conhecimento.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="709B24BE" w14:textId="6B370EF1" w:rsidR="00A02CE0" w:rsidRDefault="00A02CE0" w:rsidP="00A02CE0">
       <w:r>
         <w:t xml:space="preserve">A submissão dos artigos é realizada exclusivamente de forma eletrônica, por meio do sistema </w:t>
       </w:r>
       <w:r w:rsidRPr="00A02CE0">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Open </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>Open Journal Systems</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> (OJS), ao qual serão aceitos trabalhos redigidos em língua portuguesa ou inglesa. Os manuscritos submetidos em português devem conter, obrigatoriamente, o resumo (</w:t>
+      </w:r>
       <w:r w:rsidRPr="00A02CE0">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>Journal</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>abstract</w:t>
+      </w:r>
+      <w:r>
+        <w:t>) e as palavras-chave (</w:t>
+      </w:r>
       <w:r w:rsidRPr="00A02CE0">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> Systems</w:t>
-[...19 lines deleted...]
-        </w:rPr>
         <w:t>keywords</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t>) em inglês.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0ADD8DFB" w14:textId="77777777" w:rsidR="00A02CE0" w:rsidRDefault="00A02CE0" w:rsidP="00A02CE0">
       <w:r>
         <w:t>Os autores deverão submeter seus manuscritos e acompanhar todas as etapas do processo de avaliação, revisão e publicação por meio do portal da revista:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3E154431" w14:textId="47E7BA2F" w:rsidR="00A02CE0" w:rsidRDefault="00A02CE0" w:rsidP="00A02CE0">
+    <w:p w14:paraId="3E154431" w14:textId="108E635B" w:rsidR="00A02CE0" w:rsidRDefault="009F0898" w:rsidP="00A02CE0">
       <w:hyperlink r:id="rId21" w:history="1">
-        <w:r w:rsidRPr="001C698E">
+        <w:r w:rsidRPr="00635F6C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>https://www.revistarebec.com.br</w:t>
+          <w:t>https://www.revistarebec.org</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="1CDBAAF2" w14:textId="60EDD85D" w:rsidR="00A02CE0" w:rsidRDefault="00A02CE0" w:rsidP="00A02CE0">
+    <w:p w14:paraId="1CDBAAF2" w14:textId="44F38B97" w:rsidR="00A02CE0" w:rsidRDefault="00A02CE0" w:rsidP="00A02CE0">
       <w:r>
         <w:t xml:space="preserve">Na primeira etapa, serão aceitos apenas trabalhos submetidos em formato PDF, destinados à avaliação por pares, devendo estar </w:t>
       </w:r>
       <w:r w:rsidR="00880DE3">
         <w:rPr>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>com</w:t>
       </w:r>
       <w:r w:rsidRPr="001C698E">
         <w:rPr>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> identificação de autoria</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">. Caso o artigo seja aprovado, será solicitada a submissão de uma versão editável, em Word ou </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>. Caso o artigo seja aprovado, será solicitada a submissão de uma versão editável, em Word</w:t>
+      </w:r>
+      <w:r w:rsidR="009F0898">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="009F0898">
+        <w:t>revisão 3</w:t>
+      </w:r>
       <w:r>
-        <w:t>LaTeX</w:t>
-[...3 lines deleted...]
-        <w:t>, para fins de edição e diagramação. Após a finalização do processo editorial, será gerado um arquivo em PDF com qualidade adequada para publicação e exibição online.</w:t>
+        <w:t xml:space="preserve"> ou LaTeX, para fins de edição e diagramação. Após a finalização do processo editorial, será gerado um arquivo em PDF com qualidade adequada para publicação e exibição online.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7B3D6DF2" w14:textId="0A80F566" w:rsidR="002A1271" w:rsidRPr="0015673A" w:rsidRDefault="00A02CE0" w:rsidP="00A02CE0">
       <w:r>
         <w:t>Ressalta-se que a publicação da versão final estará condicionada ao pleno atendimento às normas editoriais estabelecidas pela REBEC.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="65AFC10C" w14:textId="37F5D551" w:rsidR="00D30831" w:rsidRPr="0015673A" w:rsidRDefault="00D30831" w:rsidP="00727192">
       <w:pPr>
         <w:pStyle w:val="Subsection"/>
       </w:pPr>
       <w:r w:rsidRPr="0015673A">
         <w:t>Apresentação do Artigo</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="47201B70" w14:textId="5B9D3A4C" w:rsidR="00A02CE0" w:rsidRPr="00A02CE0" w:rsidRDefault="00A02CE0" w:rsidP="00A02CE0">
       <w:r>
         <w:t>Os artigos submetidos para publicação na REBEC devem possuir extensão máxima de 10 (dez) páginas, incluindo as referências bibliográficas, sendo de responsabilidade do(s) autor(es) a preparação dos originais e o envio eletrônico dos manuscritos por meio do portal da revista, em conformidade com o modelo disponibilizado.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77302D7D" w14:textId="7CF19991" w:rsidR="00D30831" w:rsidRPr="00A02CE0" w:rsidRDefault="00A02CE0" w:rsidP="00A02CE0">
       <w:pPr>
         <w:rPr>
           <w:color w:val="EE0000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A02CE0">
         <w:rPr>
           <w:color w:val="EE0000"/>
         </w:rPr>
         <w:t>Os trabalhos que não atenderem aos padrões e às normas editoriais estabelecidas serão recusados, sendo o autor correspondente devidamente informado</w:t>
       </w:r>
       <w:r w:rsidR="00D30831" w:rsidRPr="00A02CE0">
         <w:rPr>
           <w:color w:val="EE0000"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="691FD5EF" w14:textId="32223E0E" w:rsidR="00D30831" w:rsidRPr="00D435BC" w:rsidRDefault="00D30831" w:rsidP="00727192">
       <w:pPr>
         <w:pStyle w:val="Subsection"/>
       </w:pPr>
       <w:r>
         <w:t>Edição do Texto</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="09E6B8C7" w14:textId="193493FF" w:rsidR="0047360A" w:rsidRDefault="00A02CE0" w:rsidP="00A02CE0">
+    <w:p w14:paraId="09E6B8C7" w14:textId="39F60734" w:rsidR="0047360A" w:rsidRDefault="00A02CE0" w:rsidP="00A02CE0">
       <w:r w:rsidRPr="00A02CE0">
-        <w:t xml:space="preserve">A editoração do manuscrito deverá ser realizada obrigatoriamente no formato A4 (210 mm × 297 mm), em conformidade com o modelo disponibilizado pela REBEC. Para a preparação do texto, recomenda-se a utilização dos editores Microsoft Word ou </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t xml:space="preserve">A editoração do manuscrito deverá ser realizada obrigatoriamente no formato A4 (210 mm × 297 mm), em conformidade com o modelo disponibilizado pela REBEC. Para a preparação do texto, recomenda-se a utilização dos editores Microsoft Word </w:t>
+      </w:r>
+      <w:r w:rsidR="009F0898">
+        <w:t>revisão 3</w:t>
+      </w:r>
+      <w:r w:rsidR="009F0898">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r w:rsidRPr="00A02CE0">
-        <w:t>LaTeX</w:t>
-[...3 lines deleted...]
-        <w:t>, em razão da padronização de formatação e da compatibilidade com as normas editoriais da REBEC; manuscritos elaborados em outros editores poderão ser recusados caso não atendam integralmente aos padrões estabelecidos</w:t>
+        <w:t>ou LaTeX, em razão da padronização de formatação e da compatibilidade com as normas editoriais da REBEC; manuscritos elaborados em outros editores poderão ser recusados caso não atendam integralmente aos padrões estabelecidos</w:t>
       </w:r>
       <w:r w:rsidR="0047360A">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="309D9A9B" w14:textId="22331F6C" w:rsidR="0047360A" w:rsidRPr="0015673A" w:rsidRDefault="0047360A" w:rsidP="00727192">
       <w:pPr>
         <w:pStyle w:val="Subsubsection"/>
       </w:pPr>
       <w:r w:rsidRPr="0015673A">
         <w:t>Tamanho das letras utilizadas no trabalho</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F7E9308" w14:textId="1F352B7C" w:rsidR="00387AC5" w:rsidRDefault="00387AC5" w:rsidP="0015673A">
       <w:r w:rsidRPr="00387AC5">
         <w:t xml:space="preserve">Os tamanhos de fonte definidos nesta norma seguem os padrões nativos do processador de texto Microsoft </w:t>
       </w:r>
       <w:r w:rsidRPr="00387AC5">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Word</w:t>
       </w:r>
       <w:r w:rsidRPr="00387AC5">
@@ -1482,59 +1481,57 @@
       <w:r w:rsidR="00EF1B67">
         <w:t>afiliada</w:t>
       </w:r>
       <w:r w:rsidR="0089301A">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0DD32075" w14:textId="4DCE1C42" w:rsidR="0089301A" w:rsidRPr="00727192" w:rsidRDefault="00727192" w:rsidP="00727192">
       <w:pPr>
         <w:pStyle w:val="Subsubsection"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00727192">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Abstract</w:t>
       </w:r>
       <w:r w:rsidR="0089301A">
         <w:t xml:space="preserve"> e </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00727192">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>keywords</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
     </w:p>
     <w:p w14:paraId="17D9FCF7" w14:textId="72524B1A" w:rsidR="00C52B21" w:rsidRDefault="00C52B21" w:rsidP="00C52B21">
       <w:r>
         <w:t xml:space="preserve">O Resumo e as Palavras-chave deverão refletir fielmente as informações contidas no texto técnico e são considerados elementos essenciais do manuscrito, uma vez que constituem a base para a indexação do trabalho em mecanismos de busca acadêmicos, tais como o Google </w:t>
       </w:r>
       <w:r w:rsidRPr="00C52B21">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Scholar</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">. O </w:t>
       </w:r>
       <w:r w:rsidR="00096491" w:rsidRPr="00096491">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>abstract</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -1893,60 +1890,52 @@
         </w:rPr>
         <w:t xml:space="preserve">, em ambos os casos </w:t>
       </w:r>
       <w:r w:rsidR="00DD0969">
         <w:rPr>
           <w14:ligatures w14:val="standard"/>
         </w:rPr>
         <w:t xml:space="preserve">deve-se </w:t>
       </w:r>
       <w:r w:rsidR="00DC4F22">
         <w:rPr>
           <w14:ligatures w14:val="standard"/>
         </w:rPr>
         <w:t>utiliza</w:t>
       </w:r>
       <w:r w:rsidR="00DD0969">
         <w:rPr>
           <w14:ligatures w14:val="standard"/>
         </w:rPr>
         <w:t>r</w:t>
       </w:r>
       <w:r w:rsidR="00DC4F22">
         <w:rPr>
           <w14:ligatures w14:val="standard"/>
         </w:rPr>
-        <w:t xml:space="preserve"> fonte 8, justificado e espaçamento após de 6 </w:t>
-[...8 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve"> fonte 8, justificado e espaçamento após de 6 pt</w:t>
+      </w:r>
       <w:r w:rsidRPr="00C52B21">
         <w:rPr>
           <w14:ligatures w14:val="standard"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="529F39C1" w14:textId="2F788C05" w:rsidR="002677C4" w:rsidRDefault="00C52B21" w:rsidP="00C52B21">
       <w:pPr>
         <w:rPr>
           <w14:ligatures w14:val="standard"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C52B21">
         <w:rPr>
           <w14:ligatures w14:val="standard"/>
         </w:rPr>
         <w:t xml:space="preserve">Caso sejam utilizados os itens </w:t>
       </w:r>
       <w:r w:rsidRPr="000B2D16">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w14:ligatures w14:val="standard"/>
         </w:rPr>
@@ -2046,110 +2035,82 @@
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DF1A56">
         <w:rPr>
           <w14:ligatures w14:val="standard"/>
         </w:rPr>
         <w:t xml:space="preserve">A </w:t>
       </w:r>
       <w:r w:rsidR="003415E5" w:rsidRPr="003415E5">
         <w:rPr>
           <w14:ligatures w14:val="standard"/>
         </w:rPr>
         <w:t>organização do manuscrito deverá ser estruturada em seções e subseções, com o objetivo de facilitar a localização dos assuntos de interesse pelo leitor e auxiliar os autores no desenvolvimento ordenado do trabalho. A estrutura deverá contemplar seções primárias, secundárias (subseções) e terciárias (subseções de subseções), respeitando a hierarquia e a numeração sequencial estabelecidas.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06501527" w14:textId="7A2BA51C" w:rsidR="003415E5" w:rsidRPr="003415E5" w:rsidRDefault="003415E5" w:rsidP="003415E5">
       <w:pPr>
         <w:rPr>
           <w14:ligatures w14:val="standard"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003415E5">
         <w:rPr>
           <w14:ligatures w14:val="standard"/>
         </w:rPr>
-        <w:t xml:space="preserve">As seções primárias correspondem aos títulos principais do manuscrito e deverão ser redigidas em letras maiúsculas, com indentação de 0,75 cm, espaçamento de 9 </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> antes e </w:t>
+        <w:t xml:space="preserve">As seções primárias correspondem aos títulos principais do manuscrito e deverão ser redigidas em letras maiúsculas, com indentação de 0,75 cm, espaçamento de 9 pt antes e </w:t>
       </w:r>
       <w:r w:rsidRPr="003415E5">
         <w:rPr>
           <w14:ligatures w14:val="standard"/>
         </w:rPr>
         <w:t>depois, e numeração sequencial em algarismos arábicos</w:t>
       </w:r>
       <w:r w:rsidR="00AC16C1">
         <w:rPr>
           <w14:ligatures w14:val="standard"/>
         </w:rPr>
         <w:t xml:space="preserve"> (numéricos)</w:t>
       </w:r>
       <w:r w:rsidRPr="003415E5">
         <w:rPr>
           <w14:ligatures w14:val="standard"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6FBA9510" w14:textId="6A65594E" w:rsidR="003415E5" w:rsidRPr="003415E5" w:rsidRDefault="003415E5" w:rsidP="003415E5">
       <w:pPr>
         <w:rPr>
           <w14:ligatures w14:val="standard"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003415E5">
         <w:rPr>
           <w14:ligatures w14:val="standard"/>
         </w:rPr>
-        <w:t xml:space="preserve">As seções secundárias correspondem aos títulos das subseções e deverão ser redigidas em letras maiúsculas, com espaçamento de 9 </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> antes e depois. A sua identificação deverá ser realizada por meio de numeração composta, formada pelo número da seção primária seguido do número da subseção, por exemplo, 1.2, indicando a subseção 2 da seção 1.</w:t>
+        <w:t>As seções secundárias correspondem aos títulos das subseções e deverão ser redigidas em letras maiúsculas, com espaçamento de 9 pt antes e depois. A sua identificação deverá ser realizada por meio de numeração composta, formada pelo número da seção primária seguido do número da subseção, por exemplo, 1.2, indicando a subseção 2 da seção 1.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58756DCF" w14:textId="65A29E66" w:rsidR="003415E5" w:rsidRPr="003415E5" w:rsidRDefault="003415E5" w:rsidP="003415E5">
       <w:pPr>
         <w:rPr>
           <w14:ligatures w14:val="standard"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003415E5">
         <w:rPr>
           <w14:ligatures w14:val="standard"/>
         </w:rPr>
         <w:t>As seções terciárias correspondem às subdivisões das seções secundárias. Nestes títulos, somente a primeira letra da primeira palavra deverá ser grafada em letra maiúscula, mantendo-se as demais em minúsculas. A sua identificação deverá seguir a numeração sequencial hierárquica</w:t>
       </w:r>
       <w:r w:rsidR="004C7C9E">
         <w:rPr>
           <w14:ligatures w14:val="standard"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="004C7C9E" w:rsidRPr="004C7C9E">
         <w:rPr>
           <w14:ligatures w14:val="standard"/>
         </w:rPr>
         <w:t>Por exemplo, o identificador 1.2.1 indica uma seção terciária localizada na seção 1, subseção 1.2.</w:t>
@@ -2263,62 +2224,63 @@
       </w:r>
       <w:r w:rsidR="004C7C9E">
         <w:rPr>
           <w14:ligatures w14:val="standard"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
       <w:r w:rsidRPr="003415E5">
         <w:rPr>
           <w14:ligatures w14:val="standard"/>
         </w:rPr>
         <w:t xml:space="preserve">ditores e </w:t>
       </w:r>
       <w:r w:rsidR="004C7C9E">
         <w:rPr>
           <w14:ligatures w14:val="standard"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidRPr="003415E5">
         <w:rPr>
           <w14:ligatures w14:val="standard"/>
         </w:rPr>
         <w:t xml:space="preserve">valiadores da REBEC. Os autores são os únicos responsáveis pelo conteúdo dos textos submetidos, pela veracidade das informações apresentadas e pela correção das citações e referências bibliográficas, mantendo integralmente os direitos autorais sobre seus artigos. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00326614">
+      <w:r w:rsidRPr="009F0898">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="EE0000"/>
           <w:u w:val="single"/>
           <w14:ligatures w14:val="standard"/>
         </w:rPr>
         <w:t>A REBEC não impõe restrições ao gerenciamento dos direitos autorais por parte dos autores; contudo, após a publicação, o artigo não poderá ser removido, exceto em casos devidamente comprovados de fraude, violação ética ou má conduta científica</w:t>
       </w:r>
-      <w:r w:rsidRPr="00326614">
-        <w:rPr>
+      <w:r w:rsidRPr="009F0898">
+        <w:rPr>
+          <w:color w:val="EE0000"/>
           <w:u w:val="single"/>
           <w14:ligatures w14:val="standard"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F78C2FF" w14:textId="4DEDE64F" w:rsidR="00282666" w:rsidRPr="00282666" w:rsidRDefault="003415E5" w:rsidP="003415E5">
       <w:pPr>
         <w:rPr>
           <w14:ligatures w14:val="standard"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003415E5">
         <w:rPr>
           <w14:ligatures w14:val="standard"/>
         </w:rPr>
         <w:t>Os manuscritos que não atenderem às características exigidas, às normas editoriais ou que estejam em desacordo com as boas práticas acadêmicas e científicas serão devolvidos aos autores. Os casos omissos ou não previstos nestas Normas serão analisados e deliberados pela Comissão Científica da REBEC</w:t>
       </w:r>
       <w:r w:rsidR="00282666" w:rsidRPr="00282666">
         <w:rPr>
           <w14:ligatures w14:val="standard"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
@@ -2380,116 +2342,88 @@
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="00033A64">
         <w:rPr>
           <w14:ligatures w14:val="standard"/>
         </w:rPr>
         <w:t>Tab</w:t>
       </w:r>
       <w:r w:rsidR="004B054C">
         <w:rPr>
           <w14:ligatures w14:val="standard"/>
         </w:rPr>
         <w:t>.”</w:t>
       </w:r>
       <w:r w:rsidRPr="00033A64">
         <w:rPr>
           <w14:ligatures w14:val="standard"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="004B054C" w:rsidRPr="004B054C">
         <w:rPr>
           <w14:ligatures w14:val="standard"/>
         </w:rPr>
-        <w:t xml:space="preserve">numeradas sequencialmente em algarismos arábicos. A legenda deverá apresentar espaçamento anterior de 9 </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> e estar posicionada de forma centralizada acima da tabela</w:t>
+        <w:t>numeradas sequencialmente em algarismos arábicos. A legenda deverá apresentar espaçamento anterior de 9 pt e estar posicionada de forma centralizada acima da tabela</w:t>
       </w:r>
       <w:r w:rsidR="004B054C">
         <w:rPr>
           <w14:ligatures w14:val="standard"/>
         </w:rPr>
         <w:t xml:space="preserve"> com fonte tamanho 8</w:t>
       </w:r>
       <w:r w:rsidRPr="00033A64">
         <w:rPr>
           <w14:ligatures w14:val="standard"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="004B054C">
         <w:rPr>
           <w14:ligatures w14:val="standard"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="66F82681" w14:textId="041C3FF9" w:rsidR="004273A9" w:rsidRDefault="00033A64" w:rsidP="00282666">
       <w:pPr>
         <w:rPr>
           <w14:ligatures w14:val="standard"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00033A64">
         <w:rPr>
           <w14:ligatures w14:val="standard"/>
         </w:rPr>
         <w:t>A</w:t>
       </w:r>
       <w:r w:rsidR="003C3249" w:rsidRPr="003C3249">
         <w:rPr>
           <w14:ligatures w14:val="standard"/>
         </w:rPr>
-        <w:t xml:space="preserve">s figuras deverão conter legenda e ser identificadas pela palavra “Fig.”, tanto no corpo do texto quanto na própria legenda, sendo numeradas sequencialmente em algarismos arábicos. A legenda das figuras deverá ser posicionada abaixo da figura, com alinhamento justificado, tamanho de fonte 8, e espaçamento posterior de 9 </w:t>
-[...13 lines deleted...]
-        <w:t>, conforme o modelo adotado pela REBEC.</w:t>
+        <w:t>s figuras deverão conter legenda e ser identificadas pela palavra “Fig.”, tanto no corpo do texto quanto na própria legenda, sendo numeradas sequencialmente em algarismos arábicos. A legenda das figuras deverá ser posicionada abaixo da figura, com alinhamento justificado, tamanho de fonte 8, e espaçamento posterior de 9 pt, conforme o modelo adotado pela REBEC.</w:t>
       </w:r>
       <w:r w:rsidR="00347C46">
         <w:rPr>
           <w14:ligatures w14:val="standard"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00347C46" w:rsidRPr="00347C46">
         <w:rPr>
           <w14:ligatures w14:val="standard"/>
         </w:rPr>
         <w:t>A identificação de partes de uma mesma figura deverá ser realizada por meio do acréscimo de uma tabela com duas ou mais colunas, sem cores nas bordas. As partes deverão ser identificadas por letras minúsculas, posicionadas abaixo de cada subfigura, iniciando-se pela letra a, conforme exemplificado em Fig. 1(a).</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -3308,262 +3242,242 @@
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">, Camboriú, </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00112552" w:rsidRPr="00112552">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>Jul</w:t>
       </w:r>
       <w:r w:rsidR="00D54795">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>ho</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00112552" w:rsidRPr="00112552">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 2021, </w:t>
-[...15 lines deleted...]
-        <w:t>: 10.10/X.</w:t>
+        <w:t xml:space="preserve"> 2021, doi: 10.10/X.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="35B258FA" w14:textId="3BE63C3D" w:rsidR="00112552" w:rsidRPr="00112552" w:rsidRDefault="00112552" w:rsidP="00112552">
       <w:pPr>
         <w:pStyle w:val="Reference"/>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00112552">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>[2] A. Assunção, “Modelo de referência de livros”, Editora Saraiva, São Paulo, 2025.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00112552" w:rsidRPr="00112552" w:rsidSect="000D12D0">
       <w:headerReference w:type="even" r:id="rId24"/>
       <w:endnotePr>
         <w:numFmt w:val="decimal"/>
       </w:endnotePr>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="12240" w:h="15840" w:code="9"/>
       <w:pgMar w:top="1409" w:right="1080" w:bottom="1600" w:left="1080" w:header="800" w:footer="868" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:num="2" w:space="446"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2851CFC4" w14:textId="77777777" w:rsidR="00FE55AF" w:rsidRDefault="00FE55AF" w:rsidP="0015673A">
+    <w:p w14:paraId="3D2583F6" w14:textId="77777777" w:rsidR="000075B1" w:rsidRDefault="000075B1" w:rsidP="0015673A">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3B5FE563" w14:textId="77777777" w:rsidR="00FE55AF" w:rsidRDefault="00FE55AF" w:rsidP="0015673A">
+    <w:p w14:paraId="4C84EF6E" w14:textId="77777777" w:rsidR="000075B1" w:rsidRDefault="000075B1" w:rsidP="0015673A">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="53DE0409" w14:textId="77777777" w:rsidR="00FE55AF" w:rsidRDefault="00FE55AF" w:rsidP="0015673A"/>
+    <w:p w14:paraId="576CA75A" w14:textId="77777777" w:rsidR="000075B1" w:rsidRDefault="000075B1" w:rsidP="0015673A"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
-    <w:family w:val="decorative"/>
+    <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
-    <w:charset w:val="4D"/>
-    <w:family w:val="decorative"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000001" w:csb1="00000000"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="PMingLiU">
-    <w:altName w:val="新細明體"/>
-    <w:panose1 w:val="02020500000000000000"/>
+    <w:panose1 w:val="02010601000101010101"/>
     <w:charset w:val="88"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002FF" w:usb1="28CFFCFA" w:usb2="00000016" w:usb3="00000000" w:csb0="00100001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Linux Libertine">
     <w:altName w:val="Times New Roman"/>
-    <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0000AFF" w:usb1="5200E5FB" w:usb2="02000020" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Linux Biolinum">
     <w:altName w:val="Times New Roman"/>
-    <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0000AFF" w:usb1="5000E5FB" w:usb2="00000020" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Unicode MS">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="F7FFAFFF" w:usb1="E9DFFFFF" w:usb2="0000003F" w:usb3="00000000" w:csb0="003F01FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Trebuchet MS">
     <w:panose1 w:val="020B0603020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000687" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lucida Console">
     <w:panose1 w:val="020B0609040504020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="8000028F" w:usb1="00001800" w:usb2="00000000" w:usb3="00000000" w:csb0="0000001F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria Math">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
-    <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Consolas">
     <w:panose1 w:val="020B0609020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
-    <w:sig w:usb0="E10006FF" w:usb1="4000FCFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E00006FF" w:usb1="0000FCFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:id w:val="-625534504"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtContent>
       <w:p w14:paraId="765BD64A" w14:textId="6BBDD9E0" w:rsidR="00D54795" w:rsidRDefault="00D54795" w:rsidP="00665CEA">
         <w:pPr>
           <w:pStyle w:val="Footer"/>
           <w:framePr w:wrap="none" w:vAnchor="text" w:hAnchor="margin" w:xAlign="right" w:y="1"/>
           <w:rPr>
             <w:rStyle w:val="PageNumber"/>
           </w:rPr>
         </w:pPr>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="PageNumber"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
@@ -3599,51 +3513,51 @@
     </w:r>
   </w:p>
   <w:p w14:paraId="530B8BDA" w14:textId="7C4E1767" w:rsidR="00586A35" w:rsidRPr="00F368BA" w:rsidRDefault="0009469D" w:rsidP="0015673A">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
     <w:r>
       <w:t xml:space="preserve">DOI: </w:t>
     </w:r>
     <w:hyperlink r:id="rId1" w:history="1">
       <w:r w:rsidRPr="0009469D">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
         </w:rPr>
         <w:t>10.5281/zenodo.18011103</w:t>
       </w:r>
     </w:hyperlink>
     <w:r w:rsidR="00147EE9">
       <w:tab/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:id w:val="-2083121010"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtContent>
       <w:p w14:paraId="5B754063" w14:textId="0D40B2D6" w:rsidR="00D54795" w:rsidRPr="00D54795" w:rsidRDefault="00D54795" w:rsidP="00665CEA">
         <w:pPr>
           <w:pStyle w:val="Footer"/>
           <w:framePr w:wrap="none" w:vAnchor="text" w:hAnchor="margin" w:xAlign="right" w:y="1"/>
           <w:rPr>
             <w:rStyle w:val="PageNumber"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
@@ -3838,51 +3752,51 @@
             <w:rPr>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="000D12D0">
             <w:rPr>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:t>DOI:</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="2B40FC3A" w14:textId="11D24663" w:rsidR="002B01E4" w:rsidRPr="0009469D" w:rsidRDefault="002B01E4" w:rsidP="0015673A">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:id w:val="-546455056"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtContent>
       <w:p w14:paraId="11FFBD45" w14:textId="60C2D050" w:rsidR="00D54795" w:rsidRPr="00B93650" w:rsidRDefault="00D54795" w:rsidP="00665CEA">
         <w:pPr>
           <w:pStyle w:val="Footer"/>
           <w:framePr w:wrap="none" w:vAnchor="text" w:hAnchor="margin" w:xAlign="right" w:y="1"/>
           <w:rPr>
             <w:rStyle w:val="PageNumber"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
@@ -3989,139 +3903,160 @@
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:tbl>
     <w:tblPr>
       <w:tblStyle w:val="TableGrid"/>
       <w:tblW w:w="0" w:type="auto"/>
       <w:tblInd w:w="-5" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:tblBorders>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="988"/>
       <w:gridCol w:w="8221"/>
       <w:gridCol w:w="861"/>
     </w:tblGrid>
-    <w:tr w:rsidR="00D54795" w:rsidRPr="000D12D0" w14:paraId="5047E125" w14:textId="77777777" w:rsidTr="00E40F8A">
+    <w:tr w:rsidR="00D54795" w:rsidRPr="000D12D0" w14:paraId="5047E125" w14:textId="77777777" w:rsidTr="005342FE">
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="988" w:type="dxa"/>
         </w:tcPr>
         <w:p w14:paraId="18D4E7E1" w14:textId="77777777" w:rsidR="00D54795" w:rsidRPr="000D12D0" w:rsidRDefault="00D54795" w:rsidP="00D54795">
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:ind w:right="360"/>
             <w:rPr>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="8221" w:type="dxa"/>
         </w:tcPr>
-        <w:p w14:paraId="3AD067F9" w14:textId="77777777" w:rsidR="00D54795" w:rsidRPr="000D12D0" w:rsidRDefault="00D54795" w:rsidP="00D54795">
+        <w:p w14:paraId="3AD067F9" w14:textId="44FEB9DB" w:rsidR="00D54795" w:rsidRPr="000D12D0" w:rsidRDefault="00D54795" w:rsidP="00D54795">
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="000D12D0">
             <w:rPr>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:t>Revista Brasileira de Estudos Científicos REBEC | Balneário Camboriú (SC), v. XX, n. X, mês. 20XX</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="861" w:type="dxa"/>
         </w:tcPr>
         <w:p w14:paraId="68318F00" w14:textId="77777777" w:rsidR="00D54795" w:rsidRPr="000D12D0" w:rsidRDefault="00D54795" w:rsidP="00D54795">
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:rPr>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
-    <w:tr w:rsidR="00D54795" w:rsidRPr="000D12D0" w14:paraId="2462350E" w14:textId="77777777" w:rsidTr="00E40F8A">
+    <w:tr w:rsidR="00D54795" w:rsidRPr="000D12D0" w14:paraId="2462350E" w14:textId="77777777" w:rsidTr="005342FE">
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="10070" w:type="dxa"/>
           <w:gridSpan w:val="3"/>
         </w:tcPr>
-        <w:p w14:paraId="709522BA" w14:textId="77777777" w:rsidR="00D54795" w:rsidRPr="000D12D0" w:rsidRDefault="00D54795" w:rsidP="00D54795">
+        <w:p w14:paraId="709522BA" w14:textId="5E7AFA95" w:rsidR="00D54795" w:rsidRPr="000D12D0" w:rsidRDefault="005342FE" w:rsidP="005342FE">
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
           </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:t>ISSN: 3086-7053</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> </w:t>
+          </w:r>
           <w:r w:rsidRPr="000D12D0">
+            <w:rPr>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:t xml:space="preserve">| </w:t>
+          </w:r>
+          <w:r>
             <w:rPr>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:t>DOI:</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="5C2BD69B" w14:textId="77777777" w:rsidR="00D54795" w:rsidRDefault="00D54795">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer4.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:id w:val="-1886702515"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtContent>
       <w:p w14:paraId="463FEA1A" w14:textId="6029AEE4" w:rsidR="000D12D0" w:rsidRDefault="000D12D0" w:rsidP="00665CEA">
         <w:pPr>
           <w:pStyle w:val="Footer"/>
           <w:framePr w:wrap="none" w:vAnchor="text" w:hAnchor="margin" w:xAlign="right" w:y="1"/>
           <w:rPr>
             <w:rStyle w:val="PageNumber"/>
           </w:rPr>
         </w:pPr>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="PageNumber"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
@@ -4228,51 +4163,51 @@
         <w:p w14:paraId="66BD757D" w14:textId="1B68994D" w:rsidR="000D12D0" w:rsidRDefault="000D12D0" w:rsidP="000D12D0">
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:jc w:val="center"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:t>DOI:</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="41265CFC" w14:textId="3EA95543" w:rsidR="001F0F08" w:rsidRPr="000646BC" w:rsidRDefault="001F0F08" w:rsidP="0015673A">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer5.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:id w:val="1793402005"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtContent>
       <w:p w14:paraId="3A275904" w14:textId="23F05D78" w:rsidR="000D12D0" w:rsidRPr="000D12D0" w:rsidRDefault="000D12D0" w:rsidP="00665CEA">
         <w:pPr>
           <w:pStyle w:val="Footer"/>
           <w:framePr w:wrap="none" w:vAnchor="text" w:hAnchor="margin" w:xAlign="right" w:y="1"/>
           <w:rPr>
             <w:rStyle w:val="PageNumber"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
@@ -4450,187 +4385,201 @@
           </w:pPr>
           <w:r w:rsidRPr="000D12D0">
             <w:rPr>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:t>Revista Brasileira de Estudos Científicos REBEC | Balneário Camboriú (SC), v. XX, n. X, mês. 20XX</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="861" w:type="dxa"/>
         </w:tcPr>
         <w:p w14:paraId="7EBF27A3" w14:textId="77777777" w:rsidR="000D12D0" w:rsidRPr="000D12D0" w:rsidRDefault="000D12D0" w:rsidP="000D12D0">
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:rPr>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
-    <w:tr w:rsidR="000D12D0" w:rsidRPr="000D12D0" w14:paraId="772754FD" w14:textId="77777777" w:rsidTr="00E40F8A">
+    <w:tr w:rsidR="005342FE" w:rsidRPr="000D12D0" w14:paraId="772754FD" w14:textId="77777777" w:rsidTr="00E40F8A">
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="10070" w:type="dxa"/>
           <w:gridSpan w:val="3"/>
         </w:tcPr>
-        <w:p w14:paraId="42093AF3" w14:textId="77777777" w:rsidR="000D12D0" w:rsidRPr="000D12D0" w:rsidRDefault="000D12D0" w:rsidP="000D12D0">
+        <w:p w14:paraId="42093AF3" w14:textId="54EDECB1" w:rsidR="005342FE" w:rsidRPr="000D12D0" w:rsidRDefault="005342FE" w:rsidP="005342FE">
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
           </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:t xml:space="preserve">ISSN: 3086-7053 </w:t>
+          </w:r>
           <w:r w:rsidRPr="000D12D0">
+            <w:rPr>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:t xml:space="preserve">| </w:t>
+          </w:r>
+          <w:r>
             <w:rPr>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:t>DOI:</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="1FB42ED3" w14:textId="2C8036D7" w:rsidR="001F0F08" w:rsidRPr="000D12D0" w:rsidRDefault="001F0F08" w:rsidP="0015673A">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer6.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="4BB76817" w14:textId="77777777" w:rsidR="001F0F08" w:rsidRDefault="001F0F08" w:rsidP="0015673A">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
     <w:r w:rsidRPr="00F368BA">
       <w:t>Volume 1, Número 1, 2025</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="56211924" w14:textId="77777777" w:rsidR="001F0F08" w:rsidRPr="00031F64" w:rsidRDefault="001F0F08" w:rsidP="0015673A">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
     <w:r>
       <w:t xml:space="preserve">DOI: </w:t>
     </w:r>
     <w:hyperlink r:id="rId1" w:history="1">
       <w:r w:rsidRPr="0009469D">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
         </w:rPr>
         <w:t>10.5281/zenodo.18011103</w:t>
       </w:r>
     </w:hyperlink>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7092BA3B" w14:textId="77777777" w:rsidR="00FE55AF" w:rsidRDefault="00FE55AF" w:rsidP="0015673A">
+    <w:p w14:paraId="66E92A1C" w14:textId="77777777" w:rsidR="000075B1" w:rsidRDefault="000075B1" w:rsidP="0015673A">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="29A764DE" w14:textId="77777777" w:rsidR="00FE55AF" w:rsidRDefault="00FE55AF" w:rsidP="0015673A">
+    <w:p w14:paraId="4233F711" w14:textId="77777777" w:rsidR="000075B1" w:rsidRDefault="000075B1" w:rsidP="0015673A">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="3506C014" w14:textId="77777777" w:rsidR="00FE55AF" w:rsidRDefault="00FE55AF" w:rsidP="0015673A"/>
+    <w:p w14:paraId="5BE5919F" w14:textId="77777777" w:rsidR="000075B1" w:rsidRDefault="000075B1" w:rsidP="0015673A"/>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="2500" w:type="pct"/>
       <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="5040"/>
     </w:tblGrid>
     <w:tr w:rsidR="00147EE9" w:rsidRPr="00586A35" w14:paraId="0B8C25DF" w14:textId="77777777" w:rsidTr="00147EE9">
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="5000" w:type="pct"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
         <w:p w14:paraId="0839EA99" w14:textId="7F795151" w:rsidR="00147EE9" w:rsidRPr="00586A35" w:rsidRDefault="00147EE9" w:rsidP="0015673A">
           <w:pPr>
             <w:pStyle w:val="Header"/>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="1A9583CD" w14:textId="77777777" w:rsidR="002B01E4" w:rsidRPr="00586A35" w:rsidRDefault="002B01E4" w:rsidP="0015673A">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="71354563" w14:textId="542122FF" w:rsidR="000D12D0" w:rsidRDefault="000D12D0" w:rsidP="000D12D0">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:r>
       <w:t>Completo et al.</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="4BE780FF" w14:textId="542FAC3A" w:rsidR="00C62F51" w:rsidRDefault="00F368BA" w:rsidP="00753E62">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="pt-BR"/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="43EF1047" wp14:editId="6E20421B">
           <wp:extent cx="1851693" cy="638175"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:docPr id="1009779983" name="Imagem 2"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="1" name="Rebec - PRETO -  OJS.png"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
@@ -4638,144 +4587,144 @@
                   <a:blip r:embed="rId1"/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="1934786" cy="666813"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header4.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="2500" w:type="pct"/>
       <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="5040"/>
     </w:tblGrid>
     <w:tr w:rsidR="001F0F08" w:rsidRPr="00586A35" w14:paraId="2A0DF708" w14:textId="77777777" w:rsidTr="00147EE9">
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="5000" w:type="pct"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
         <w:p w14:paraId="34A7F27A" w14:textId="77777777" w:rsidR="001F0F08" w:rsidRPr="00586A35" w:rsidRDefault="001F0F08" w:rsidP="0015673A">
           <w:pPr>
             <w:pStyle w:val="Header"/>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="74CAB709" w14:textId="5FC43AC5" w:rsidR="001F0F08" w:rsidRPr="00586A35" w:rsidRDefault="001F0F08" w:rsidP="0015673A">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header5.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="4EAB1EC9" w14:textId="77777777" w:rsidR="001F0F08" w:rsidRDefault="001F0F08" w:rsidP="0015673A">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="pt-BR"/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5473E29B" wp14:editId="7CC925AD">
           <wp:extent cx="1851693" cy="638175"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:docPr id="600793359" name="Imagem 2"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="1" name="Rebec - PRETO -  OJS.png"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1"/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="1934786" cy="666813"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header6.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="116BB7D3" w14:textId="77777777" w:rsidR="000D12D0" w:rsidRPr="00586A35" w:rsidRDefault="000D12D0" w:rsidP="0015673A">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF7C"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="E5186B08"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="ListNumber5"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1800"/>
         </w:tabs>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF7D"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="0526ECE2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
@@ -8953,94 +8902,95 @@
   </w:num>
   <w:num w:numId="44" w16cid:durableId="2050370462">
     <w:abstractNumId w:val="19"/>
   </w:num>
   <w:num w:numId="45" w16cid:durableId="718674454">
     <w:abstractNumId w:val="22"/>
   </w:num>
   <w:num w:numId="46" w16cid:durableId="1516379104">
     <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="47" w16cid:durableId="2121492081">
     <w:abstractNumId w:val="27"/>
   </w:num>
   <w:num w:numId="48" w16cid:durableId="1053777048">
     <w:abstractNumId w:val="21"/>
   </w:num>
   <w:num w:numId="49" w16cid:durableId="605775471">
     <w:abstractNumId w:val="35"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="22"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="181"/>
+  <w:zoom w:percent="144"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="it-IT" w:vendorID="64" w:dllVersion="6" w:nlCheck="1" w:checkStyle="0"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="en-US" w:vendorID="64" w:dllVersion="6" w:nlCheck="1" w:checkStyle="1"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="en-GB" w:vendorID="64" w:dllVersion="6" w:nlCheck="1" w:checkStyle="0"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="fr-FR" w:vendorID="64" w:dllVersion="6" w:nlCheck="1" w:checkStyle="0"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="en-US" w:vendorID="64" w:dllVersion="4096" w:nlCheck="1" w:checkStyle="0"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="en-GB" w:vendorID="64" w:dllVersion="4096" w:nlCheck="1" w:checkStyle="0"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="en-US" w:vendorID="64" w:dllVersion="0" w:nlCheck="1" w:checkStyle="0"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="pt-BR" w:vendorID="64" w:dllVersion="4096" w:nlCheck="1" w:checkStyle="0"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="pt-BR" w:vendorID="64" w:dllVersion="0" w:nlCheck="1" w:checkStyle="0"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="pt-BR" w:vendorID="64" w:dllVersion="6" w:nlCheck="1" w:checkStyle="0"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:proofState w:grammar="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:linkStyles/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="283"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:numFmt w:val="decimal"/>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="0007392C"/>
     <w:rsid w:val="000019C1"/>
     <w:rsid w:val="0000598B"/>
+    <w:rsid w:val="000075B1"/>
     <w:rsid w:val="00031F64"/>
     <w:rsid w:val="00033A64"/>
     <w:rsid w:val="00035FAD"/>
     <w:rsid w:val="00041330"/>
     <w:rsid w:val="00045252"/>
     <w:rsid w:val="00047398"/>
     <w:rsid w:val="00050EEF"/>
     <w:rsid w:val="00052A1A"/>
     <w:rsid w:val="00052C34"/>
     <w:rsid w:val="00056777"/>
     <w:rsid w:val="00062D29"/>
     <w:rsid w:val="000646BC"/>
     <w:rsid w:val="000713CD"/>
     <w:rsid w:val="00072E69"/>
     <w:rsid w:val="0007392C"/>
     <w:rsid w:val="000739F9"/>
     <w:rsid w:val="00077680"/>
     <w:rsid w:val="00080E27"/>
     <w:rsid w:val="000819C0"/>
     <w:rsid w:val="0008431E"/>
     <w:rsid w:val="0009469D"/>
     <w:rsid w:val="00096491"/>
     <w:rsid w:val="000B2D16"/>
     <w:rsid w:val="000B2E6F"/>
     <w:rsid w:val="000C050B"/>
@@ -9134,118 +9084,121 @@
     <w:rsid w:val="003342CD"/>
     <w:rsid w:val="00336D12"/>
     <w:rsid w:val="003415E5"/>
     <w:rsid w:val="0034235E"/>
     <w:rsid w:val="00347C46"/>
     <w:rsid w:val="003514B4"/>
     <w:rsid w:val="0035211F"/>
     <w:rsid w:val="0035281B"/>
     <w:rsid w:val="00356296"/>
     <w:rsid w:val="00357671"/>
     <w:rsid w:val="0036377A"/>
     <w:rsid w:val="00373175"/>
     <w:rsid w:val="0037572A"/>
     <w:rsid w:val="00376CCC"/>
     <w:rsid w:val="0038080D"/>
     <w:rsid w:val="00387AC5"/>
     <w:rsid w:val="00390853"/>
     <w:rsid w:val="00392395"/>
     <w:rsid w:val="003936B1"/>
     <w:rsid w:val="003944CF"/>
     <w:rsid w:val="003A1ABD"/>
     <w:rsid w:val="003A7141"/>
     <w:rsid w:val="003B1CA3"/>
     <w:rsid w:val="003B44F3"/>
     <w:rsid w:val="003B4FD2"/>
+    <w:rsid w:val="003C0FCF"/>
     <w:rsid w:val="003C3249"/>
     <w:rsid w:val="003C3338"/>
     <w:rsid w:val="003D0DD2"/>
     <w:rsid w:val="003D544B"/>
     <w:rsid w:val="003D7001"/>
     <w:rsid w:val="003E6247"/>
     <w:rsid w:val="003F4297"/>
     <w:rsid w:val="003F5DAE"/>
     <w:rsid w:val="003F5F3D"/>
     <w:rsid w:val="003F7CA2"/>
     <w:rsid w:val="00410CE9"/>
     <w:rsid w:val="00410FFA"/>
     <w:rsid w:val="004128EE"/>
     <w:rsid w:val="00412E92"/>
     <w:rsid w:val="00413908"/>
     <w:rsid w:val="004273A9"/>
     <w:rsid w:val="00427C7D"/>
     <w:rsid w:val="00431CB0"/>
     <w:rsid w:val="004334F7"/>
     <w:rsid w:val="004405F4"/>
     <w:rsid w:val="0046042C"/>
     <w:rsid w:val="00472DE8"/>
     <w:rsid w:val="0047360A"/>
     <w:rsid w:val="0048106F"/>
     <w:rsid w:val="0048126B"/>
     <w:rsid w:val="004825CE"/>
     <w:rsid w:val="004836A6"/>
     <w:rsid w:val="00492EF4"/>
     <w:rsid w:val="004947C9"/>
     <w:rsid w:val="00495781"/>
     <w:rsid w:val="00496ED0"/>
     <w:rsid w:val="00497365"/>
     <w:rsid w:val="004A7556"/>
     <w:rsid w:val="004B054C"/>
     <w:rsid w:val="004B0BF6"/>
     <w:rsid w:val="004B23FB"/>
     <w:rsid w:val="004C1EDF"/>
     <w:rsid w:val="004C49F3"/>
     <w:rsid w:val="004C6B2D"/>
     <w:rsid w:val="004C7C9E"/>
     <w:rsid w:val="004F3315"/>
     <w:rsid w:val="0050103C"/>
     <w:rsid w:val="005041C6"/>
     <w:rsid w:val="00504C8B"/>
     <w:rsid w:val="00506EF6"/>
     <w:rsid w:val="005153AC"/>
     <w:rsid w:val="005160AB"/>
     <w:rsid w:val="00523CD9"/>
     <w:rsid w:val="0052665C"/>
+    <w:rsid w:val="005342FE"/>
     <w:rsid w:val="00540299"/>
     <w:rsid w:val="00540C55"/>
     <w:rsid w:val="0055074F"/>
     <w:rsid w:val="00551881"/>
     <w:rsid w:val="005528F6"/>
     <w:rsid w:val="0058578F"/>
     <w:rsid w:val="00586A35"/>
     <w:rsid w:val="005927BE"/>
     <w:rsid w:val="00596082"/>
     <w:rsid w:val="00596F2A"/>
     <w:rsid w:val="005B2ED3"/>
     <w:rsid w:val="005B493F"/>
     <w:rsid w:val="005C0062"/>
     <w:rsid w:val="005C3D72"/>
     <w:rsid w:val="005C5E36"/>
     <w:rsid w:val="005D0695"/>
     <w:rsid w:val="005D0CCE"/>
     <w:rsid w:val="005D7E6E"/>
     <w:rsid w:val="005E22A3"/>
+    <w:rsid w:val="005E49A3"/>
     <w:rsid w:val="005F1BE9"/>
     <w:rsid w:val="005F30FF"/>
     <w:rsid w:val="005F543F"/>
     <w:rsid w:val="00603EC2"/>
     <w:rsid w:val="00607A60"/>
     <w:rsid w:val="0061273A"/>
     <w:rsid w:val="00612C56"/>
     <w:rsid w:val="00612E4E"/>
     <w:rsid w:val="006317A6"/>
     <w:rsid w:val="0063608B"/>
     <w:rsid w:val="00643C42"/>
     <w:rsid w:val="00644AC8"/>
     <w:rsid w:val="00650463"/>
     <w:rsid w:val="00651353"/>
     <w:rsid w:val="006514CD"/>
     <w:rsid w:val="006516CF"/>
     <w:rsid w:val="0065275A"/>
     <w:rsid w:val="00654D92"/>
     <w:rsid w:val="00660A05"/>
     <w:rsid w:val="00670649"/>
     <w:rsid w:val="0067285B"/>
     <w:rsid w:val="00675128"/>
     <w:rsid w:val="0069472B"/>
     <w:rsid w:val="00694749"/>
     <w:rsid w:val="00696C77"/>
@@ -9296,100 +9249,102 @@
     <w:rsid w:val="007A3F4E"/>
     <w:rsid w:val="007A481F"/>
     <w:rsid w:val="007A502C"/>
     <w:rsid w:val="007A5358"/>
     <w:rsid w:val="007A579F"/>
     <w:rsid w:val="007A6F3F"/>
     <w:rsid w:val="007C57E7"/>
     <w:rsid w:val="007D33F8"/>
     <w:rsid w:val="007D3C28"/>
     <w:rsid w:val="007E0790"/>
     <w:rsid w:val="007E0B4F"/>
     <w:rsid w:val="007E7648"/>
     <w:rsid w:val="007F07BE"/>
     <w:rsid w:val="007F2D1D"/>
     <w:rsid w:val="00802E06"/>
     <w:rsid w:val="008051C3"/>
     <w:rsid w:val="00810CE2"/>
     <w:rsid w:val="008150D4"/>
     <w:rsid w:val="00824131"/>
     <w:rsid w:val="008313F7"/>
     <w:rsid w:val="0083735E"/>
     <w:rsid w:val="00837CBF"/>
     <w:rsid w:val="00843705"/>
     <w:rsid w:val="00847A31"/>
     <w:rsid w:val="00850D0C"/>
+    <w:rsid w:val="008534E4"/>
     <w:rsid w:val="0085553A"/>
     <w:rsid w:val="00861F0E"/>
     <w:rsid w:val="00871E83"/>
     <w:rsid w:val="00875214"/>
     <w:rsid w:val="00880DE3"/>
     <w:rsid w:val="0089066F"/>
     <w:rsid w:val="00891A1D"/>
     <w:rsid w:val="0089301A"/>
     <w:rsid w:val="008949E1"/>
     <w:rsid w:val="008A665A"/>
     <w:rsid w:val="008B0309"/>
     <w:rsid w:val="008B1EFD"/>
     <w:rsid w:val="008B710D"/>
     <w:rsid w:val="008C6E83"/>
     <w:rsid w:val="008C72C9"/>
     <w:rsid w:val="008D4A83"/>
     <w:rsid w:val="008E64DE"/>
     <w:rsid w:val="008F6FB8"/>
     <w:rsid w:val="009010B7"/>
     <w:rsid w:val="00901EF7"/>
     <w:rsid w:val="00906767"/>
     <w:rsid w:val="009073E1"/>
     <w:rsid w:val="0092209C"/>
     <w:rsid w:val="00922D48"/>
     <w:rsid w:val="009268B7"/>
     <w:rsid w:val="00926E45"/>
     <w:rsid w:val="00931F2B"/>
     <w:rsid w:val="00932662"/>
     <w:rsid w:val="00934FE1"/>
     <w:rsid w:val="00936367"/>
     <w:rsid w:val="00936F8D"/>
     <w:rsid w:val="00945694"/>
     <w:rsid w:val="0095071A"/>
     <w:rsid w:val="00952B53"/>
     <w:rsid w:val="00955704"/>
     <w:rsid w:val="00960528"/>
     <w:rsid w:val="00962503"/>
     <w:rsid w:val="00966299"/>
     <w:rsid w:val="009668DE"/>
     <w:rsid w:val="00976413"/>
     <w:rsid w:val="00982C4C"/>
     <w:rsid w:val="00986039"/>
     <w:rsid w:val="009923C7"/>
     <w:rsid w:val="009978A7"/>
     <w:rsid w:val="009B00DC"/>
     <w:rsid w:val="009B7559"/>
     <w:rsid w:val="009D3C3B"/>
     <w:rsid w:val="009D46EA"/>
     <w:rsid w:val="009E56C5"/>
     <w:rsid w:val="009E74BB"/>
+    <w:rsid w:val="009F0898"/>
     <w:rsid w:val="009F2833"/>
     <w:rsid w:val="00A012F5"/>
     <w:rsid w:val="00A02CE0"/>
     <w:rsid w:val="00A12291"/>
     <w:rsid w:val="00A15152"/>
     <w:rsid w:val="00A155F9"/>
     <w:rsid w:val="00A164B7"/>
     <w:rsid w:val="00A21C2E"/>
     <w:rsid w:val="00A21DEF"/>
     <w:rsid w:val="00A319FD"/>
     <w:rsid w:val="00A462C6"/>
     <w:rsid w:val="00A55023"/>
     <w:rsid w:val="00A739CB"/>
     <w:rsid w:val="00A75047"/>
     <w:rsid w:val="00A8507F"/>
     <w:rsid w:val="00A85BE8"/>
     <w:rsid w:val="00A91E16"/>
     <w:rsid w:val="00A95518"/>
     <w:rsid w:val="00A97839"/>
     <w:rsid w:val="00AA10C4"/>
     <w:rsid w:val="00AA57D8"/>
     <w:rsid w:val="00AA5BF1"/>
     <w:rsid w:val="00AA6E2B"/>
     <w:rsid w:val="00AB0733"/>
     <w:rsid w:val="00AB21AA"/>
@@ -16195,51 +16150,51 @@
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1906182100">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header5.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.revistarebec.com.br" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer5.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:rebecbrasil@gmail.com" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header6.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer6.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header5.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.revistarebec.org" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer5.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:rebecbrasil@gmail.com" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header6.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer6.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zenodo.org/records/18011103" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/footer6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zenodo.org/records/18011103" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/_rels/header5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:\poweredit-8-02-2018\framework\Templates\ACM.dotm" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema di Office">
   <a:themeElements>
@@ -16739,92 +16694,92 @@
       <Category name="General">
         <Query>Please Check 3</Query>
       </Category>
     </Manual>
   </Utility>
   <Client id="5" name="APS" journalname="PRB"/>
 </Workflow>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4BC29ACD-E2D9-4EE4-96AB-5EDAE3C86900}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4D45DBA2-DCF6-46BF-858B-9A8CC8161B4D}">
   <ds:schemaRefs/>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>C:\poweredit-8-02-2018\framework\Templates\ACM.dotm</Template>
+  <Template>ACM</Template>
   <TotalTime></TotalTime>
   <Pages>4</Pages>
-  <Words>2634</Words>
-  <Characters>14886</Characters>
+  <Words>2618</Words>
+  <Characters>14928</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>413</Lines>
-  <Paragraphs>127</Paragraphs>
+  <Lines>124</Lines>
+  <Paragraphs>35</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Titolo</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>Insert Your Title Here</vt:lpstr>
       <vt:lpstr>Insert Your Title Here</vt:lpstr>
       <vt:lpstr>Spin-wave dynamics in a hexagonal 2-D magnonic crystal</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Licence Owner</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>17393</CharactersWithSpaces>
+  <CharactersWithSpaces>17511</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="168" baseType="variant">
       <vt:variant>
         <vt:i4>2424943</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>81</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>http://scitation.aip.org/content/contributor/AU0344019</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:i4>327686</vt:i4>
       </vt:variant>
       <vt:variant>